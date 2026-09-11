--- v0 (2026-07-28)
+++ v1 (2026-09-11)
@@ -12,255 +12,270 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>D.J. Sindh Government Science College</t>
   </si>
   <si>
-    <t>First Year Time Table HSC - I Pre Medical</t>
+    <t>Second Year  Time Table HSC - II Pre Medical</t>
   </si>
   <si>
     <t>Class Timetable - 2026-2027</t>
   </si>
   <si>
     <t>Batch</t>
   </si>
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>Semester</t>
   </si>
   <si>
-    <t>Pre Medical Batch - 2025 HSC I</t>
-[...2 lines deleted...]
-    <t>Higher Secondary School Certificate (HSSC-Part I-Pre-Medical)</t>
+    <t>Higher Secondary School Certificate (HSSC-Part II-Pre-Medical) (HSC-II-PM-001)</t>
+  </si>
+  <si>
+    <t>Higher Secondary School Certificate (HSSC-Part II-Pre-Medical)</t>
   </si>
   <si>
     <t>Semester 1</t>
   </si>
   <si>
     <t>Time</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>Wednesday</t>
   </si>
   <si>
     <t>Thursday</t>
   </si>
   <si>
     <t>Friday</t>
   </si>
   <si>
     <t>Saturday</t>
   </si>
   <si>
     <t>08:45 AM
 to
 09:25 AM</t>
   </si>
   <si>
-    <t>Botany
-[...3 lines deleted...]
-  <si>
     <t>Chemistry
-HAFIZ MUHAMMAD KIFAYATULLAH
-[...14 lines deleted...]
-Dr. imtiaz safi
+PIRKASH NANGANI
+Room: 14</t>
+  </si>
+  <si>
+    <t>Physics
+KASHIF SALEEM
+Room: 14</t>
+  </si>
+  <si>
+    <t>URDU
+Sumbul nigar
 Room: 14</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>CHEMISTRY
+FURQAN QAYYUM
+Room: 14</t>
+  </si>
+  <si>
+    <t>PHYSICS
+KASHIF SALEEM
+Room: 14</t>
   </si>
   <si>
     <t>09:25 AM
 to
 10:05 AM</t>
   </si>
   <si>
-    <t>English
-[...15 lines deleted...]
-SYED ATHER ALI
+    <t>URDU
+OBAID AKHTER
+Room: 14</t>
+  </si>
+  <si>
+    <t>Botany
+MUSADIQ MANZOOR
+Room: 14</t>
+  </si>
+  <si>
+    <t>Physics
+MUNEER ALAM KHAN
+Room: 14</t>
+  </si>
+  <si>
+    <t>PHYSICS
+RAHEEL AHMED
+Room: 14</t>
+  </si>
+  <si>
+    <t>CHEMISTRY
+AUTIQA NAUREEN
 Room: 14</t>
   </si>
   <si>
     <t>10:05 AM
 to
 10:45 AM</t>
   </si>
   <si>
+    <t>Physics
+MUHAMMAD SHAHZAD
+Room: 14</t>
+  </si>
+  <si>
     <t>Chemistry
-FURQAN QAYYUM
-[...14 lines deleted...]
-KASHIF SALEEM
+HAFIZ MUHAMMAD KIFAYATULLAH
 Room: 14</t>
   </si>
   <si>
     <t>URDU
-Sumbul nigar
+IRSHAD MUHAMMAD
 Room: 14</t>
   </si>
   <si>
     <t>10:45 AM
 to
 11:25 AM</t>
   </si>
   <si>
-    <t>Physics
-[...20 lines deleted...]
-RAHEEL AHMED
+    <t>English
+Prof.  Saleem Uddin
+Room: 14</t>
+  </si>
+  <si>
+    <t>PAKISTAN STUDIES
+ZAHID ALI MANGI.
+Room: 14</t>
+  </si>
+  <si>
+    <t>Chemistry
+SYED ATHER ALI
+Room: 14</t>
+  </si>
+  <si>
+    <t>LABORATORY
+Dr. imtiaz safi
+Room: 14</t>
+  </si>
+  <si>
+    <t>ZOOLOGY
+MUHAMMAD TAHA ALI KHAN
 Room: 14</t>
   </si>
   <si>
     <t>Botany
 Dr. SUMAIRA MANZOOR
 Room: botany lab and zoology lab</t>
   </si>
   <si>
     <t>11:25 AM
 to
 12:05 PM</t>
   </si>
   <si>
-    <t>Chemistry
-[...8 lines deleted...]
-  <si>
     <t>English
-Dr. TAHIRA MAQBOOL MUSAVI
+Prof. Adnan Ahmed Khan
+Room: 14</t>
+  </si>
+  <si>
+    <t>Botany
+ABIDA
+Room: 14</t>
+  </si>
+  <si>
+    <t>PHYSICS
+Prof. MUMTAZ ALI SAMOON
+Room: 14</t>
+  </si>
+  <si>
+    <t>ENGLISH
+Prof. Adnan Ahmed Khan
 Room: 14</t>
   </si>
   <si>
     <t>12:05 PM
 to
 12:45 PM</t>
   </si>
   <si>
+    <t>zoology
+SYDA AISHA SHAHID
+Room: 14</t>
+  </si>
+  <si>
+    <t>Chemistry
+NAZISH NOOR
+Room: 14</t>
+  </si>
+  <si>
     <t>English
-Prof. Adnan Ahmed Khan
-[...3 lines deleted...]
-    <t>English
+Dr. TAHIRA MAQBOOL MUSAVI
+Room: 14</t>
+  </si>
+  <si>
+    <t>ENGLISH
 Sheeraz Ahmed Memon
+Room: 14</t>
+  </si>
+  <si>
+    <t>ZOOLOGY
+MUHAMMAD TABISH
 Room: 14</t>
   </si>
   <si>
     <t>12:45 PM
 to
 01:25 PM</t>
   </si>
   <si>
     <t>SPORTS
 Muhammad Saeed
 Room: Auditorium</t>
   </si>
   <si>
     <t>SPORTS
 Muhammad Saeed
 Room: 14</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
@@ -838,172 +853,172 @@
       </c>
       <c r="E7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="60">
       <c r="A8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="60">
       <c r="A9" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="G9" s="4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="60">
       <c r="A10" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="4" t="s">
+      <c r="C10" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="C10" s="4" t="s">
+      <c r="D10" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="D10" s="4" t="s">
+      <c r="E10" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="E10" s="4" t="s">
+      <c r="F10" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="F10" s="4" t="s">
+      <c r="G10" s="4" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="60">
       <c r="A11" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" s="4" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="F11" s="4" t="s">
+      <c r="G11" s="4" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="60">
       <c r="A12" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="G12" s="4" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="60">
       <c r="A13" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G13" s="4" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="D5:F5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>